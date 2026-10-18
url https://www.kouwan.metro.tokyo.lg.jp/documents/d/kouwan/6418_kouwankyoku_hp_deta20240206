--- v0 (2025-10-29)
+++ v1 (2026-10-18)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{96655AB7-842E-40AC-B12A-51B6257F2644}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D36B1B4-A451-4E9A-A52B-96E8CA62B500}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$32</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="95">
   <si>
     <t>東京港L2地震動</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジシンドウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>港湾地域強震観測（外部リンク）</t>
     <rPh sb="0" eb="2">
       <t>コウワン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キョウシン</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -975,50 +975,96 @@
     <t>PL分布図、液状化予測図</t>
     <rPh sb="2" eb="5">
       <t>ブンプズ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>エキジョウカ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ヨソクズ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>PL判定結果、液状化予測図</t>
     <rPh sb="2" eb="4">
       <t>ハンテイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>エキジョウカ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ヨソクズ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>道路台帳平面図</t>
+    <rPh sb="0" eb="2">
+      <t>ドウロ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ダイチョウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>港湾局管理道路</t>
+    <rPh sb="0" eb="2">
+      <t>コウワン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キョク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ドウロ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>データ（PDF）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R8年9月公開</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1392,51 +1438,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1466,202 +1512,161 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1928,643 +1933,662 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/kisojoho/users/chosa/gomi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.wagmap.jp/tokyo_tokeizu/Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/nippori_toneri/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/l2.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/yakuwari/choui.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toshiseibi.metro.tokyo.jp/keikaku_chousa_singikai/chousa.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/toden/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tokyo-ame.jwa.or.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/subway/schedule/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/yakuwari/choui.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesuijoho.metro.tokyo.jp/semiswebsystem/TspAgreementWeb.aspx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doboku.metro.tokyo.jp/start/03-jyouhou/geo-web/000-geo-web03.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/jishindou.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taishin.metro.tokyo.jp/tokyo/topic06.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doboku.metro.tokyo.lg.jp/start/03-jyouhou/ekijyouka/top.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infura.metro.tokyo.lg.jp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlit.go.jp/kowan/kyosin/eq.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micos-sa.jwa.or.jp/metro/tokyop/topframe.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suitown.jp/info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doboku.metro.tokyo.jp/start/04-kijyun/tokyo_kijyunten_top.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/kisojoho/users/chosa/gomi.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.wagmap.jp/tokyo_tokeizu/Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/nippori_toneri/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/l2.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/yakuwari/choui.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toshiseibi.metro.tokyo.jp/keikaku_chousa_singikai/chousa.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/toden/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tokyo-ame.jwa.or.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kotsu.metro.tokyo.jp/subway/schedule/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/yakuwari/choui.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesuijoho.metro.tokyo.jp/semiswebsystem/TspAgreementWeb.aspx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doboku.metro.tokyo.jp/start/03-jyouhou/geo-web/000-geo-web03.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/keiyaku/kisojoho/jishindou.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taishin.metro.tokyo.jp/tokyo/topic06.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kouwan.metro.tokyo.lg.jp/business/kouwandourodaichou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doboku.metro.tokyo.lg.jp/start/03-jyouhou/ekijyouka/top.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infura.metro.tokyo.lg.jp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlit.go.jp/kowan/kyosin/eq.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micos-sa.jwa.or.jp/metro/tokyop/topframe.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suitown.jp/info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doboku.metro.tokyo.jp/start/04-kijyun/tokyo_kijyunten_top.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="11" customWidth="1"/>
-    <col min="2" max="2" width="25.625" customWidth="1"/>
+    <col min="1" max="1" width="2.69921875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="25.59765625" customWidth="1"/>
     <col min="3" max="3" width="31" customWidth="1"/>
-    <col min="4" max="4" width="38.75" customWidth="1"/>
-    <col min="5" max="5" width="21.75" customWidth="1"/>
+    <col min="4" max="4" width="38.69921875" customWidth="1"/>
+    <col min="5" max="5" width="21.69921875" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A1" s="91" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A1" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="92"/>
-      <c r="C1" s="74" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="D1" s="74" t="s">
+      <c r="D1" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="E1" s="74" t="s">
+      <c r="E1" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="F1" s="74" t="s">
+      <c r="F1" s="61" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A2" s="15">
         <v>1</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="76" t="s">
+      <c r="C2" s="62" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="F2" s="67" t="s">
+      <c r="F2" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="G2" s="62"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" x14ac:dyDescent="0.4">
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A3" s="19">
         <v>2</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="75" t="s">
+      <c r="C3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="68" t="s">
+      <c r="F3" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A4" s="19">
         <v>3</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="68" t="s">
+      <c r="F4" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A5" s="25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A5" s="19">
         <v>4</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="30" t="s">
         <v>80</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>82</v>
       </c>
-      <c r="F5" s="68" t="s">
+      <c r="F5" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A6" s="25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A6" s="19">
         <v>5</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="75" t="s">
+      <c r="C6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>84</v>
       </c>
-      <c r="F6" s="68" t="s">
+      <c r="F6" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A7" s="25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A7" s="19">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="75" t="s">
+      <c r="C7" s="30" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="68" t="s">
+      <c r="F7" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A8" s="25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A8" s="19">
         <v>7</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="35" t="s">
+      <c r="C8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="E8" s="28" t="s">
+      <c r="E8" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="68" t="s">
+      <c r="F8" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A9" s="25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A9" s="19">
         <v>8</v>
       </c>
-      <c r="B9" s="72" t="s">
+      <c r="B9" s="59" t="s">
         <v>85</v>
       </c>
-      <c r="C9" s="77" t="s">
+      <c r="C9" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="73" t="s">
+      <c r="D9" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="69" t="s">
+      <c r="E9" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="F9" s="70" t="s">
+      <c r="F9" s="57" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A10" s="30">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A10" s="26">
         <v>9</v>
       </c>
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="C10" s="78" t="s">
+      <c r="C10" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="33" t="s">
+      <c r="E10" s="29" t="s">
         <v>87</v>
       </c>
-      <c r="F10" s="71" t="s">
+      <c r="F10" s="58" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="A12" s="79" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A11" s="26">
+        <v>10</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="64" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F11" s="58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="39"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A13" s="65" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="4"/>
-      <c r="C12" s="2" t="s">
+      <c r="B13" s="4"/>
+      <c r="C13" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D13" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A13" s="15">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A14" s="15">
         <v>1</v>
       </c>
-      <c r="B13" s="80" t="s">
+      <c r="B14" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="81" t="s">
+      <c r="C14" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="D13" s="84" t="s">
+      <c r="D14" s="69" t="s">
         <v>79</v>
       </c>
-      <c r="E13" s="83" t="s">
+      <c r="E14" s="68" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="82" t="s">
+      <c r="F14" s="67" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A14" s="19">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A15" s="19">
         <v>2</v>
       </c>
-      <c r="B14" s="20" t="s">
+      <c r="B15" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="28" t="s">
+      <c r="C15" s="23" t="s">
         <v>90</v>
       </c>
-      <c r="D14" s="27" t="s">
+      <c r="D15" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="E14" s="35" t="s">
+      <c r="E15" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="F14" s="68" t="s">
+      <c r="F15" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A15" s="19">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A16" s="19">
         <v>3</v>
       </c>
-      <c r="B15" s="29" t="s">
+      <c r="B16" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="28" t="s">
+      <c r="C16" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="D15" s="22" t="s">
+      <c r="D16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="21" t="s">
+      <c r="E16" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="F15" s="68" t="s">
+      <c r="F16" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="A16" s="30">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A17" s="26">
         <v>4</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B17" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C16" s="37" t="s">
+      <c r="C17" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="D16" s="32" t="s">
+      <c r="D17" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="34" t="s">
+      <c r="E17" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="F16" s="71" t="s">
+      <c r="F17" s="58" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:6" ht="4.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A19" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="6"/>
-      <c r="C18" s="3" t="s">
+      <c r="B19" s="6"/>
+      <c r="C19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="D19" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A19" s="38">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A20" s="32">
         <v>1</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B20" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="40" t="s">
+      <c r="C20" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="41" t="s">
+      <c r="D20" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="40" t="s">
+      <c r="E20" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="F19" s="67" t="s">
+      <c r="F20" s="54" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A20" s="42">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A21" s="35">
         <v>2</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B21" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C21" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="D20" s="27" t="s">
+      <c r="D21" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="E20" s="44" t="s">
+      <c r="E21" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="F20" s="68" t="s">
+      <c r="F21" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A21" s="42">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A22" s="35">
         <v>3</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B22" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="43" t="s">
+      <c r="C22" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="D21" s="23" t="s">
+      <c r="D22" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="E21" s="43" t="s">
+      <c r="E22" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="F21" s="68" t="s">
+      <c r="F22" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A22" s="45">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A23" s="37">
         <v>4</v>
       </c>
-      <c r="B22" s="46" t="s">
+      <c r="B23" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="47" t="s">
+      <c r="C23" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="D22" s="33" t="s">
+      <c r="D23" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="47" t="s">
+      <c r="E23" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="F22" s="71" t="s">
+      <c r="F23" s="58" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+    <row r="24" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A25" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="8"/>
-      <c r="C24" s="9" t="s">
+      <c r="B25" s="8"/>
+      <c r="C25" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="D24" s="10" t="s">
+      <c r="D25" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E24" s="9" t="s">
+      <c r="E25" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F24" s="9" t="s">
+      <c r="F25" s="9" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A25" s="85">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A26" s="70">
         <v>1</v>
       </c>
-      <c r="B25" s="88" t="s">
+      <c r="B26" s="73" t="s">
         <v>55</v>
       </c>
-      <c r="C25" s="18" t="s">
+      <c r="C26" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="D25" s="41" t="s">
+      <c r="D26" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="E25" s="18" t="s">
+      <c r="E26" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="F25" s="67" t="s">
+      <c r="F26" s="54" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C26" s="23" t="s">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A27" s="71"/>
+      <c r="B27" s="74"/>
+      <c r="C27" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="D26" s="27" t="s">
+      <c r="D27" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="23" t="s">
+      <c r="E27" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="F26" s="68" t="s">
+      <c r="F27" s="55" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C27" s="33" t="s">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A28" s="72"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="D27" s="53" t="s">
+      <c r="D28" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="E27" s="33" t="s">
+      <c r="E28" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="F27" s="71" t="s">
+      <c r="F28" s="58" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="6" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A29" s="56" t="s">
+    <row r="29" spans="1:6" ht="6" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A30" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="57"/>
-      <c r="C29" s="66" t="s">
+      <c r="B30" s="46"/>
+      <c r="C30" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="D29" s="60" t="s">
+      <c r="D30" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="66" t="s">
+      <c r="E30" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="F29" s="61"/>
-[...2 lines deleted...]
-      <c r="A30" s="54">
+      <c r="F30" s="50"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A31" s="43">
         <v>1</v>
       </c>
-      <c r="B30" s="55" t="s">
+      <c r="B31" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="C30" s="58" t="s">
+      <c r="C31" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="D30" s="58" t="s">
+      <c r="D31" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="E30" s="58" t="s">
+      <c r="E31" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="F30" s="59" t="s">
+      <c r="F31" s="48" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.4">
-      <c r="A31" s="14">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A32" s="14">
         <v>2</v>
       </c>
-      <c r="B31" s="64" t="s">
+      <c r="B32" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="C31" s="58" t="s">
+      <c r="C32" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="D31" s="64" t="s">
+      <c r="D32" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="E31" s="58" t="s">
+      <c r="E32" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="F31" s="65" t="s">
+      <c r="F32" s="52" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A25:A27"/>
-    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="B26:B28"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="F30" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="F31" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="F31" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="F32" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="F2" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="F3" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="F4" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="F5" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="F6" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="F7" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="F8" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
-    <hyperlink ref="F14" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
-[...8 lines deleted...]
-    <hyperlink ref="F13" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="F15" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="F16" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="F23" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="F20" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="F21" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="F22" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="F26" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="F27" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="F28" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="F14" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="F9" r:id="rId20" xr:uid="{FEF5CE48-E598-43AD-B74D-83EA85196AE7}"/>
     <hyperlink ref="F10" r:id="rId21" xr:uid="{808E833F-02B2-403A-808D-9581801659C2}"/>
-    <hyperlink ref="F16" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="F17" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="F11" r:id="rId23" xr:uid="{9315002D-3E7E-4414-8153-B993383DE487}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.55118110236220474" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId23"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId24"/>
   <headerFooter>
     <oddHeader>&amp;LHP公開データ一覧&amp;R技術管理課</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>